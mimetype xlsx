--- v1 (2026-08-14)
+++ v2 (2026-10-16)
@@ -12,155 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Pantauan Harga" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>LAPORAN PANTAUAN HARGA KOMODITAS</t>
   </si>
   <si>
     <t>Komoditas: BAWANG BOMBAI</t>
   </si>
   <si>
-    <t>Periode: 14-07-2026 s/d 14-08-2026</t>
+    <t>Periode: 16-09-2026 s/d 17-10-2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga Rata-Rata (Rp)</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
-    <t>14-07-2026</t>
+    <t>16-09-2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>15-07-2026</t>
+    <t>17-09-2026</t>
+  </si>
+  <si>
+    <t>Turun</t>
+  </si>
+  <si>
+    <t>18-09-2026</t>
   </si>
   <si>
     <t>Naik</t>
   </si>
   <si>
-    <t>16-07-2026</t>
-[...26 lines deleted...]
-    <t>28-07-2026</t>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>24-09-2026</t>
+  </si>
+  <si>
+    <t>25-09-2026</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>30-09-2026</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>02-10-2026</t>
+  </si>
+  <si>
+    <t>05-10-2026</t>
+  </si>
+  <si>
+    <t>06-10-2026</t>
+  </si>
+  <si>
+    <t>07-10-2026</t>
+  </si>
+  <si>
+    <t>08-10-2026</t>
   </si>
   <si>
     <t>Tetap</t>
   </si>
   <si>
-    <t>29-07-2026</t>
-[...35 lines deleted...]
-    <t>14-08-2026</t>
+    <t>09-10-2026</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>13-10-2026</t>
+  </si>
+  <si>
+    <t>14-10-2026</t>
+  </si>
+  <si>
+    <t>15-10-2026</t>
+  </si>
+  <si>
+    <t>16-10-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -513,427 +510,413 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3">
-        <v>35800.0</v>
+        <v>33750.0</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="3">
-        <v>36200.0</v>
+        <v>33285.71429999999964</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="3">
-        <v>36833.33329999999842</v>
+        <v>35375.0</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C9" s="3">
-        <v>36200.0</v>
+        <v>34142.85710000000108</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="3">
-        <v>36833.33329999999842</v>
+        <v>35000.0</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="3">
-        <v>36000.0</v>
+        <v>34857.14289999999892</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="3">
-        <v>36400.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3">
-        <v>36666.66670000000158</v>
+        <v>34000.0</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3">
-        <v>35714.28570000000036</v>
+        <v>33625.0</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="3">
-        <v>35833.33329999999842</v>
+        <v>33714.28570000000036</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3">
-        <v>35833.33329999999842</v>
+        <v>34428.57140000000072</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C17" s="3">
-        <v>35666.66670000000158</v>
+        <v>34166.66670000000158</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C18" s="3">
-        <v>35666.66670000000158</v>
+        <v>34285.71429999999964</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C19" s="3">
-        <v>35800.0</v>
+        <v>34142.85710000000108</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C20" s="3">
-        <v>36333.33329999999842</v>
+        <v>34428.57140000000072</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C21" s="3">
-        <v>36600.0</v>
+        <v>33857.14289999999892</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="3">
+        <v>33857.14289999999892</v>
+      </c>
+      <c r="D22" s="4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="3">
-        <v>36000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="3">
-        <v>36600.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="3">
-        <v>36000.0</v>
+        <v>33333.33329999999842</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="3">
-        <v>36000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="3">
-        <v>35200.0</v>
+        <v>33600.0</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="3">
-        <v>36400.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>